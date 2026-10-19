--- v0 (2026-05-24)
+++ v1 (2026-10-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345b8559dcb54529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2df5b42c04f24368a529ae0d3fc04173.psmdcp" Id="Raf2f4bcc882140bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4332b2b0da8e4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75c0dd66a9844d78a64c089b6e6bc12b.psmdcp" Id="R6dcf35805a1b403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3002" uniqueCount="3002">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3025" uniqueCount="3025">
   <x:si>
     <x:t>Nom de la société</x:t>
   </x:si>
   <x:si>
     <x:t>Adresse</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Province/territoire</x:t>
   </x:si>
   <x:si>
     <x:t>Code postal</x:t>
   </x:si>
   <x:si>
     <x:t>Pays</x:t>
   </x:si>
   <x:si>
     <x:t>Secteur ou industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Adresse de l'infraction</x:t>
   </x:si>
   <x:si>
@@ -10074,50 +10074,134 @@
 Le 7 janvier 2026, Superior General Partner Inc. a plaidé coupable à 12 chefs d’accusation pour avoir rejeté du chlorite de sodium dans des eaux où vivent des poissons entre le 27 juin et le 19 juillet 2019, contrairement à la Loi sur les pêches. L’entreprise a plaidé coupable à un chef d’accusation pour avoir enfreint la même loi, en omettant d’aviser sans délai les autorités au sujet des rejets. Le montant total des amendes sera versé au Fonds pour dommages à l’environnement du gouvernement du Canada. Elle a été condamnée par la Cour du Québec à payer une amende totalisant 1 350 000 $ pour ces infractions à la Loi sur les pêches.</x:t>
   </x:si>
   <x:si>
     <x:t>Le 19 juin 2024, dix-huit (18) chefs d’accusation ont été déposés comme suit :
 Un chef d’accusation envers Superior General Partner Inc., pour avoir, entre le 19 juillet 2019 et le 23 juillet 2019, omis d’aviser sans délai d’un dépôt ou immersion d’une substance nocive dans des eaux où vivent des poissons, contrairement au paragraphe 38(5) de la Loi sur les pêches.
 Et dix-sept (17) chefs d’accusation envers Superior General Partner Inc., pour avoir à 17 reprises entre le 27 juin et le 19 juillet 2019, déposer ou immerger une substance nocive ou a permis le dépôt ou l’immersion, dans des eaux où vivent des poissons, soit du chlorite de sodium dans la rivière du Lièvre, contrairement au paragraphe 36(3) de la Loi sur les pêches.</x:t>
   </x:si>
   <x:si>
     <x:t>Superior General Partner Inc. et un individu sont condamnés à payer un total de 1 365 000 $ pour avoir enfreint la Loi sur les pêches</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canada.ca/fr/environnement-changement-climatique/services/application-lois-environnementales/notifications/superior-general-partner-un-individu-payer-enfreint-loi-sur-les-peches.html</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Prévention de la pollution (paragraphe 36 (3)) de la Loi sur les pêches /  / 36(3) &amp; 38(5) </x:t>
   </x:si>
   <x:si>
     <x:t>1 350 000 $</x:t>
   </x:si>
   <x:si>
     <x:t>Le 7 janvier 2026, Superior General Partner Inc. a plaidé coupable à 12 chefs d’accusation pour avoir rejeté une substance nocive dans des eaux où vivent des poissons et à un chef d’accusation pour l’omission d’aviser sans délai contrevenant aux paragraphes 36(3) et 38(5) de la Loi sur les pêches.
 L’entreprise a été condamnée à payer une amende totalisant 1 350 000 $ comme suit :
 1 200 000 $ pour les douze chefs d’accusation contrairement au paragraphe 36(3) de la Loi sur les pêches;
 150 000 $ pour avoir omis d’aviser sans délai contrevenant au paragraphe 38(5) de la Loi sur les pêches.
 La Cour a rendu une ordonnance en vertu du paragraphe 40(7) de la Loi sur les pêches pour recommander que les amendes versées au Fonds pour dommages à l’environnement du gouvernement du Canada soient utilisées en priorité pour des projets dans la région administrative de l’Outaouais (province de Québec).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport Desgagnés Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21 Marché Champlain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1K 8Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réserve nationale de faune d’Akpait, Nunavut</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Près de Qikiqtarjuaq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le 8 mai 2026, devant la Cour de justice du Nunavut, Transport Desgagnés Inc. a été condamnée à payer une amende de 40 000 $ après avoir plaidé coupable à deux infractions au Règlement sur les réserves d’espèces sauvages pris en vertu de la Loi sur les espèces sauvages du Canada. Outre l’amende, l’entreprise doit publier un avis dans un journal local qui décrit les infractions, l’amende payée et les détails pertinents concernant la réserve nationale de faune en question.
+Le 1er octobre 2024, les agents d’application de la loi d’Environnement et Changement climatique Canada ont reçu un signalement indiquant que le N/C Sarah Desgagnés, un navire exploité par Transport Desgagnés Inc., était entré dans la réserve nationale de faune Akpait. Les agents ont amorcé une enquête qui a révélé que le navire était entré dans la réserve nationale de faune le 29 septembre 2024 et le 6 octobre 2024 sans détenir les permis d’accès requis. L’entrée non autorisée dans cette réserve nationale de faune constitue une violation en vertu de l’alinéa 3.3(1)h) du Règlement sur les réserves d’espèces sauvages.
+Le Règlement sur les réserves d’espèces sauvages restreint les activités dans les réserves nationales de faune pour protéger les habitats et les espèces sauvages, y compris les oiseaux migrateurs et les espèces en péril. Les navires peuvent perturber les espèces sauvages et leurs habitats en produisant du bruit, en créant des vagues, en causant de la pollution ou en s’approchant trop près. L’obligation de détenir un permis pour accéder aux réserves nationales de faune contribue à la protection de ces écosystèmes sensibles en veillant à ce que seules les activités favorisant la conservation y soient autorisées.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef d’accusation 1) 29 septembre 2024
+3.3 (1) Il est interdit d’entrer dans l’une des réserves d’espèces sauvages ci-après, sauf en conformité avec un permis délivré en vertu de l’article 4 : h) Réserve nationale de faune d’Akpait, prévue à l’article 1.
+TRANSPORT DESGAGNÉS INC. a pénétré dans une réserve d’espèces sauvages, à savoir la réserve nationale de faune Akpait, en violation de l’alinéa 3.3(1)h) du Règlement sur les réserves d’espèces sauvages, et a ainsi commis une infraction au paragraphe 13.01(1) de la Loi sur les espèces sauvages du Canada.
+Chef d’accusation 2) 6 octobre 2024
+3.3 (1) Il est interdit d’entrer dans l’une ou l’autre des réserves d’espèces sauvages suivantes, sauf en conformité avec un permis délivré en vertu de l’article 4 : h) Réserve nationale de faune d’Akpait, conformément à l’article 1
+TRANSPORT DESGAGNÉS INC. a pénétré dans une réserve d’espèces sauvages, à savoir la réserve nationale de faune Akpait, en violation de l’alinéa 3.3(1)h) du Règlement sur les réserves d’espèces sauvages, et a ainsi commis une infraction au paragraphe 13.01(1) de la Loi sur les espèces sauvages du Canada.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport Desgagnés Inc. est condamnée à payer une amende de 40 000 $ pour avoir violé la Loi sur les espèces sauvages du Canada au Nunavut</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.canada.ca/fr/environnement-changement-climatique/services/application-lois-environnementales/notifications/transport-desgagnes-amende-loi-especes-sauvages-canada.html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loi sur les espèces sauvages du Canada / Règlement sur les réserves de la faune / 3.3 (1)(h)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le 8 mai 2026, devant la Cour de justice du Nunavut, Transport Desgagnés Inc. a plaidé coupable à deux chefs d’accusation en vertu de la Loi sur les espèces sauvages du Canada (LESC) et ont été condamnés à une amende totale de 40 000 $. Dans l’exposé conjoint des faits, Transport Desgagnés a admis que son navire M/T Sarah Desgagnés, un navire-citerne de produits et de produits chimiques, a transité par la réserve nationale de faune Akpait (territoire du Nunavut) le 29 septembre 2024 et le 6 octobre 2024. Dans les deux cas, le navire-citerne l’a fait sans avoir obtenu l’autorisation du Service canadien de la faune d’Environnement et Changement climatique Canada. La Couronne et Transport Desgagnés inc. (TDI) ont confirmé qu’il n’y avait aucune preuve de dommages réels causés à l’habitat naturel protégé des oiseaux migrateurs, des espèces en péril ou d’autres espèces sauvages, bien que, dans certaines circonstances, le bruit des navires à une certaine vitesse puisse perturber les activités des mammifères marins.
+Conformément au paragraphe 13.13(1) de la LESC, les amendes doivent être versées au Fonds pour dommages à l’environnement du gouvernement du Canada, créé par le gouvernement du Canada en 1995, aux fins des sommes imposées par le tribunal pour les infractions environnementales. Supervisé par Environnement et Changement climatique Canada, ce fonds est destiné à être utilisé dans des zones aussi proches que possible des infractions.
+Les parties demandent en outre à la Cour d’ordonner, conformément à l’alinéa 16c) de la LESC, que TDI prépare et publie un avis dans le journal Nunatsiaq News (version papier et page Web) dans les six mois. Cet avis devra inclure une brève description des infractions, des amendes payées et des détails pertinents concernant les réserves nationales de faune du Nunavut.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dream Billiards Sports Bar and Eatery Inc. (Canadian Corporation No. 1609314-1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>510 Bryne Drive, Unité A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L4N 9P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6630 rue Tomken</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dream Billiards Sports Bar and Eatery Inc., située à Barrie, en Ontario, importe et vend des produits liés au billard. L’entreprise a importé de l’Inde 119pattes de tables de billard fabriquées à partir de palissandre (Dalbergia spp.), une essence de bois protégée en vertu de l’Annexe II de la Convention sur le commerce international des espèces de faune et de flore sauvages menacées d’extinction (CITES), sans les permis requis en vertu de la Loi sur la protection d’espèces animales ou végétales sauvages et la réglementation de leur commerce international et interprovincial (LPEAVSRCII).
+En février 2025, un envoi contenant les pattes de tables de billard provenant de l’Inde a été intercepté par l’Agence des services frontaliers du Canada (ASFC) à Mississauga, en Ontario. L’envoi était destiné à l’entreprise à Barrie, en Ontario. Des agents d’application de la loi d’Environnement et Changement climatique Canada (ECCC) ont inspecté l’envoi et ont découvert 119pattes de tables de billard en bois exotique. L’envoi a été retenu après que les agents eurent déterminé que la licence requise n’était pas disponible.
+Une analyse en laboratoire de 20échantillons de bois prélevés dans l’envoi a confirmé que les pattes de tables étaient fabriquées à partir de palissandre (Dalbergia). L’envoi contenait environ 1 422kg (1,4tonne) de palissandre, chaque patte de table pesant plus de 10kg. L’envoi n’était donc pas admissible à une exemption de permis. Toutes les pattes de tables en palissandre ont par la suite été saisies et confiées à la Couronne.
+L’enquête a contribué à faire en sorte que le commerce international de produits en bois fabriqués à partir d’essences inscrites à la CITES demeure contrôlée, légale et durable. Ces mesures contribuent à protéger les espèces menacées de surexploitation et à soutenir les initiatives mondiales en faveur de la conservation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DREAM BILLIARDS SPORTS BAR AND EATERY INC. (société canadienne no1609314-1), entre le 1er octobre 2024 et le 14 février 2025, ces deux dates étant incluses, dans la ville de Mississauga, dans la province de l’Ontario, et ailleurs au Canada, ainsi que dans le pays de l’Inde et ailleurs dans le monde, a illégalement importé une partie d’un végétal, à savoir du genre Dalbergia, au Canada, contrairement au paragraphe6(2) de la Loi sur la protection d’espèces animales ou végétales sauvages et la réglementation de leur commerce international et interprovincial, L.C. 1992, ch.52.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L’entreprise Dream Billiards Sports Bar and Eatery Inc. reçoit une amende de 25 000 $ pour avoir importé illégalement des articles fabriqués avec une essence de bois protégée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ow.ly/CUjP50ZOSoh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loi sur la protection d’espèces animales ou végétales sauvages et la réglementation de leur commerce international et interprovincial / LPEAVSRCII - Article(s) / 6 (2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Brampton, Ontario </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le 7 juillet 2026, devant la Cour de justice de l’Ontario à Brampton, en Ontario, la société Dream Billiards Sports Bar and Eatery Inc. a plaidé coupable à un chef d’accusation pour avoir importé un produit végétal inscrit à la CITES, à savoir du palissandre (Dalbergia spp.), sans la licence requise en vertu du paragraphe6(2) de la Loi sur la protection d’espèces animales ou végétales sauvages et la réglementation de leur commerce international et interprovincial (LPEAVSRCII). La société a été condamnée à payer une amende de 25 000 $, dont la totalité a été versée au Fonds pour dommages à l’environnement (FDE) du gouvernement du Canada.
+Pour déterminer la peine appropriée, la Cour a considéré comme circonstances aggravantes le fait que l’infraction concernait l’importation de 119pieds de tables de billard en bois contenant environ 1 422kilogrammes de bois de palissandre réglementé par la CITES, importés sans permis d’importation CITES canadien ni permis d’exportation CITES étranger. La Cour a également pris en considération l’importance de préserver l’intégrité des contrôles internationaux régissant le commerce des espèces protégées et de lutter contre le commerce illégal du bois.
+À titre de circonstances atténuantes, la Cour a considéré que Dream Billiards Sports Bar and Eatery Inc. était une petite société, qu’elle n’avait aucun antécédent de non-conformité à la LPEAVSRCII ou aux règlements connexes et qu’elle avait assumé sa responsabilité en plaidant coupable, évitant ainsi la tenue d’un procès. La société avait commencé ses activités seulement peu de temps avant la perpétration de l’infraction.
+En plus de la sanction pécuniaire, les 119pieds de tables de billard en bois de palissandre ont été confisqués au profit de la Couronne. La peine a été imposée afin de favoriser le respect de la Loi sur la protection d’espèces animales ou végétales sauvages et la réglementation de leur commerce international et interprovincial, de dissuader toute infraction future et de réaffirmer que le commerce international de produits en bois provenant d’espèces inscrites à la CITES doit être effectué légalement et avec les permis appropriés.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -10442,51 +10526,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Y289"/>
+  <x:dimension ref="A1:Y291"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:25">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -31043,50 +31127,195 @@
         <x:v>46029</x:v>
       </x:c>
       <x:c r="Q289" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="T289" s="0" t="s">
         <x:v>2999</x:v>
       </x:c>
       <x:c r="U289" s="1">
         <x:v>46029</x:v>
       </x:c>
       <x:c r="V289" s="0" t="s">
         <x:v>2229</x:v>
       </x:c>
       <x:c r="W289" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="X289" s="0" t="s">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="Y289" s="2" t="s">
         <x:v>3001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="290" spans="1:25">
+      <x:c r="A290" s="0" t="s">
+        <x:v>3002</x:v>
+      </x:c>
+      <x:c r="B290" s="0" t="s">
+        <x:v>3003</x:v>
+      </x:c>
+      <x:c r="C290" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D290" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E290" s="0" t="s">
+        <x:v>3004</x:v>
+      </x:c>
+      <x:c r="F290" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G290" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H290" s="0" t="s">
+        <x:v>3005</x:v>
+      </x:c>
+      <x:c r="I290" s="0" t="s">
+        <x:v>3006</x:v>
+      </x:c>
+      <x:c r="J290" s="0" t="s">
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="K290" s="2" t="s">
+        <x:v>3007</x:v>
+      </x:c>
+      <x:c r="L290" s="2" t="s">
+        <x:v>3008</x:v>
+      </x:c>
+      <x:c r="M290" s="0" t="s">
+        <x:v>3009</x:v>
+      </x:c>
+      <x:c r="N290" s="0" t="s">
+        <x:v>3010</x:v>
+      </x:c>
+      <x:c r="O290" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="P290" s="1">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="Q290" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="T290" s="0" t="s">
+        <x:v>3011</x:v>
+      </x:c>
+      <x:c r="U290" s="1">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="V290" s="0" t="s">
+        <x:v>2518</x:v>
+      </x:c>
+      <x:c r="W290" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="X290" s="0" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="Y290" s="2" t="s">
+        <x:v>3012</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="291" spans="1:25">
+      <x:c r="A291" s="0" t="s">
+        <x:v>3013</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
+        <x:v>3014</x:v>
+      </x:c>
+      <x:c r="C291" s="0" t="s">
+        <x:v>3015</x:v>
+      </x:c>
+      <x:c r="D291" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E291" s="0" t="s">
+        <x:v>3016</x:v>
+      </x:c>
+      <x:c r="F291" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G291" s="0" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
+        <x:v>3017</x:v>
+      </x:c>
+      <x:c r="I291" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J291" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="K291" s="2" t="s">
+        <x:v>3018</x:v>
+      </x:c>
+      <x:c r="L291" s="0" t="s">
+        <x:v>3019</x:v>
+      </x:c>
+      <x:c r="M291" s="0" t="s">
+        <x:v>3020</x:v>
+      </x:c>
+      <x:c r="N291" s="0" t="s">
+        <x:v>3021</x:v>
+      </x:c>
+      <x:c r="O291" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="P291" s="1">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="Q291" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="R291" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="T291" s="0" t="s">
+        <x:v>3022</x:v>
+      </x:c>
+      <x:c r="U291" s="1">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="V291" s="0" t="s">
+        <x:v>3023</x:v>
+      </x:c>
+      <x:c r="W291" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="X291" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="Y291" s="2" t="s">
+        <x:v>3024</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>